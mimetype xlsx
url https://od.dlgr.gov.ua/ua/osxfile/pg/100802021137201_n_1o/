--- v0 (2026-10-03)
+++ v1 (2026-10-23)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30601"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Для сайта\Відкриті дані\!Відкриті дані\Звіти, у тому числі щодо задоволення запитів на інформацію\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21256C72-E60A-4209-9D40-F14041012105}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A2B1E8B-F39E-4F11-9F8C-BE3C5C3D364F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ListOfReports" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>identifier</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>dateAccepted</t>
   </si>
   <si>
     <t>issued</t>
   </si>
   <si>
@@ -532,51 +532,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlgr.gov.ua/inform_zapyty" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:Y1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="F5" sqref="F5"/>
+      <selection pane="bottomRight" activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="8" max="8" width="30.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
@@ -646,51 +646,51 @@
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
     </row>
     <row r="3" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="9">
-        <v>46266</v>
+        <v>46300</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>